--- v0 (2025-11-20)
+++ v1 (2026-05-01)
@@ -6,97 +6,100 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="573">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="577" uniqueCount="577">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
     <t>Abracon / AEL Crystal</t>
   </si>
   <si>
     <t>Abracon/ ProAnt</t>
   </si>
   <si>
     <t>Acme Electric</t>
   </si>
   <si>
     <t xml:space="preserve">Acme Staple Company  Inc.</t>
   </si>
   <si>
     <t>Adam Tech</t>
   </si>
   <si>
     <t>Advanced Energy</t>
   </si>
   <si>
     <t>Advanced Thermal Solutions, Inc</t>
   </si>
   <si>
+    <t>Advantech</t>
+  </si>
+  <si>
     <t>AEM INC.</t>
   </si>
   <si>
     <t>Aeons Technologies</t>
   </si>
   <si>
     <t>Aero-Electric</t>
   </si>
   <si>
     <t>AI Next LLC</t>
   </si>
   <si>
     <t>AIM-Cambridge / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Akro Mils</t>
   </si>
   <si>
     <t>Aleph America</t>
   </si>
   <si>
     <t>Allen / Apex</t>
   </si>
   <si>
     <t>Alpha Wire</t>
@@ -140,50 +143,53 @@
   <si>
     <t>Amphenol Audio / Entertainment</t>
   </si>
   <si>
     <t>Amphenol Cables on Demand</t>
   </si>
   <si>
     <t>Amphenol Communications Solutions (ACS)</t>
   </si>
   <si>
     <t>Amphenol Communications Solutions (FCI)</t>
   </si>
   <si>
     <t>Amphenol Conec</t>
   </si>
   <si>
     <t>Amphenol I/O</t>
   </si>
   <si>
     <t>Amphenol Industrial Operations</t>
   </si>
   <si>
     <t>Amphenol LTW</t>
   </si>
   <si>
+    <t>Amphenol Lutze</t>
+  </si>
+  <si>
     <t>Amphenol Pcd</t>
   </si>
   <si>
     <t>Amphenol RF</t>
   </si>
   <si>
     <t>AMPHENOL RF ASIA</t>
   </si>
   <si>
     <t>Amphenol Sine Systems</t>
   </si>
   <si>
     <t>Amphenol Solar</t>
   </si>
   <si>
     <t>Amphenol Spectra-Strip</t>
   </si>
   <si>
     <t>Amphenol TPI</t>
   </si>
   <si>
     <t>Amphenol Tuchel</t>
   </si>
   <si>
     <t>Amprobe</t>
@@ -713,62 +719,62 @@
   <si>
     <t>Harwin</t>
   </si>
   <si>
     <t>Hasco Relays</t>
   </si>
   <si>
     <t>Heinemann Electric Canada</t>
   </si>
   <si>
     <t>HellermannTyton</t>
   </si>
   <si>
     <t>Heyco Products</t>
   </si>
   <si>
     <t>Hirose Electric Americas</t>
   </si>
   <si>
     <t>HK PORTER</t>
   </si>
   <si>
     <t>Hoffman Canada</t>
   </si>
   <si>
-    <t>Honda Connectors</t>
-[...1 lines deleted...]
-  <si>
     <t>Honeywell</t>
   </si>
   <si>
     <t>Honeywell Test and Measurement</t>
   </si>
   <si>
     <t>Hongfa</t>
   </si>
   <si>
+    <t>HTK HONDA</t>
+  </si>
+  <si>
     <t>Hubbell</t>
   </si>
   <si>
     <t>HUBER+SUHNER</t>
   </si>
   <si>
     <t>ICC/Intervox</t>
   </si>
   <si>
     <t>ICO Rally</t>
   </si>
   <si>
     <t>Ideal Industries Inc</t>
   </si>
   <si>
     <t>IDEC Corporation</t>
   </si>
   <si>
     <t>ILSI</t>
   </si>
   <si>
     <t>IMS Connector Systems</t>
   </si>
   <si>
     <t>Infineon Technologies</t>
@@ -824,237 +830,237 @@
   <si>
     <t>Kessler-Ellis</t>
   </si>
   <si>
     <t>Kester</t>
   </si>
   <si>
     <t>Klein Tools</t>
   </si>
   <si>
     <t>Knowles</t>
   </si>
   <si>
     <t>Knowles Brands</t>
   </si>
   <si>
     <t>Labelmate</t>
   </si>
   <si>
     <t>L-COM</t>
   </si>
   <si>
     <t>Ledtronics</t>
   </si>
   <si>
+    <t>LEMO</t>
+  </si>
+  <si>
     <t>Leviton</t>
   </si>
   <si>
     <t>Linemaster Switch</t>
   </si>
   <si>
     <t>Linrose Electronics</t>
   </si>
   <si>
+    <t>Littelfuse</t>
+  </si>
+  <si>
     <t>Littelfuse Commercial Vehicle Products</t>
   </si>
   <si>
     <t>Littelfuse Industrial Products</t>
   </si>
   <si>
     <t>Littelfuse/C&amp;K</t>
   </si>
   <si>
-    <t>Lovato Electric S.P.A.</t>
+    <t>LOVATO Electric Inc.</t>
   </si>
   <si>
     <t>LPS Research</t>
   </si>
   <si>
     <t>Lufkin / APEX</t>
   </si>
   <si>
-    <t>LumaSense / Advanced Energy</t>
-[...1 lines deleted...]
-  <si>
     <t>Lumberg Automation</t>
   </si>
   <si>
     <t>Lumex</t>
   </si>
   <si>
-    <t>Lutze</t>
-[...1 lines deleted...]
-  <si>
     <t>M.G. Chemical Canada</t>
   </si>
   <si>
     <t>Magnum / Cooper</t>
   </si>
   <si>
     <t>Maida/Songtian</t>
   </si>
   <si>
     <t>Mallory</t>
   </si>
   <si>
     <t>Mallory Sonalert</t>
   </si>
   <si>
     <t>Manhattan Wire</t>
   </si>
   <si>
     <t>Marathon Special Products</t>
   </si>
   <si>
     <t>Marinco</t>
   </si>
   <si>
     <t>Marquardt Switches</t>
   </si>
   <si>
     <t>Marvell</t>
   </si>
   <si>
     <t>Master Appliance</t>
   </si>
   <si>
     <t>Matrix Orbital</t>
   </si>
   <si>
-    <t>Mean Well</t>
+    <t>MEAN WELL</t>
   </si>
   <si>
     <t>Mechatronics</t>
   </si>
   <si>
     <t>Mega Electronics</t>
   </si>
   <si>
     <t>Megger / Biddle</t>
   </si>
   <si>
     <t>Memory Protection Devices</t>
   </si>
   <si>
     <t>Mencom</t>
   </si>
   <si>
     <t>Mercury Electronics Ind.</t>
   </si>
   <si>
     <t>Meritek Electronics</t>
   </si>
   <si>
     <t>Mersen/R-Theta</t>
   </si>
   <si>
-    <t>Metz Connect</t>
+    <t>METZ CONNECT</t>
   </si>
   <si>
     <t>Microchip Technology</t>
   </si>
   <si>
     <t>Micron Industries</t>
   </si>
   <si>
     <t>Micronetics</t>
   </si>
   <si>
     <t>Middle Atlantic</t>
   </si>
   <si>
+    <t>MINEBEA</t>
+  </si>
+  <si>
     <t>Mitsumi</t>
   </si>
   <si>
     <t>MMD</t>
   </si>
   <si>
     <t>Mode Electronics</t>
   </si>
   <si>
     <t>ModICE / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Mogami</t>
   </si>
   <si>
     <t>Molex / Waldom</t>
   </si>
   <si>
     <t>Molex Industrial</t>
   </si>
   <si>
     <t>MOXA</t>
   </si>
   <si>
     <t>MTM Power</t>
   </si>
   <si>
     <t>Mtron</t>
   </si>
   <si>
     <t>Mueller Electric</t>
   </si>
   <si>
     <t>NAKAGAWA Manufacturing</t>
   </si>
   <si>
     <t>NAMCO Controls</t>
   </si>
   <si>
     <t>NAS</t>
   </si>
   <si>
     <t>National Controls</t>
   </si>
   <si>
-    <t>Navitas</t>
-[...2 lines deleted...]
-    <t>Neutrik</t>
+    <t>NEUTRIK</t>
   </si>
   <si>
     <t>Newhaven Display</t>
   </si>
   <si>
     <t>Nexem</t>
   </si>
   <si>
     <t>Nicholson / Apex</t>
   </si>
   <si>
     <t>Nisshinbo Micro Devices Inc</t>
   </si>
   <si>
     <t>NMB Technologies Corporation</t>
   </si>
   <si>
     <t>Norcomp</t>
   </si>
   <si>
-    <t>Northern Tech</t>
+    <t>Northern Technologies</t>
   </si>
   <si>
     <t>Novacap / Knowles</t>
   </si>
   <si>
     <t>nVent SCHROFF</t>
   </si>
   <si>
     <t>OC White Company</t>
   </si>
   <si>
     <t>ODU</t>
   </si>
   <si>
     <t>Ohmite</t>
   </si>
   <si>
     <t>Ohmite Ceramics</t>
   </si>
   <si>
     <t>Okaya Electric</t>
   </si>
   <si>
     <t>Olympic Wire &amp; Cable</t>
   </si>
@@ -1127,50 +1133,53 @@
   <si>
     <t>Panduit Canada</t>
   </si>
   <si>
     <t>PCTEL</t>
   </si>
   <si>
     <t>P-Duke Technology, Inc.</t>
   </si>
   <si>
     <t>Peatech</t>
   </si>
   <si>
     <t>Peddinghau</t>
   </si>
   <si>
     <t>Pelican Cases</t>
   </si>
   <si>
     <t>PETERELEC</t>
   </si>
   <si>
     <t>Pfannenber</t>
   </si>
   <si>
+    <t>Phihong</t>
+  </si>
+  <si>
     <t>Philmore Mfg.</t>
   </si>
   <si>
     <t>Phoenix Contact</t>
   </si>
   <si>
     <t>Phoenix Contact Canada</t>
   </si>
   <si>
     <t>Phoenix Mecano - BOPLA</t>
   </si>
   <si>
     <t>Phoenix Mecano - PTR HARTMANN</t>
   </si>
   <si>
     <t>Phoenix Mecano North America</t>
   </si>
   <si>
     <t>Picker Components</t>
   </si>
   <si>
     <t>Piher-Amphenol</t>
   </si>
   <si>
     <t>Plato Products</t>
@@ -1217,125 +1226,125 @@
   <si>
     <t>Qinex</t>
   </si>
   <si>
     <t>Qualtek Electronics</t>
   </si>
   <si>
     <t>Quam</t>
   </si>
   <si>
     <t>Quantic Paktron</t>
   </si>
   <si>
     <t>Quest Technology</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
     <t>RAFI INC</t>
   </si>
   <si>
     <t>RCD Components</t>
   </si>
   <si>
-    <t>Rean</t>
+    <t>REAN</t>
   </si>
   <si>
     <t>RECOM</t>
   </si>
   <si>
     <t>Rectron</t>
   </si>
   <si>
     <t>Rip-Tie</t>
   </si>
   <si>
     <t>Rose and Krieger</t>
   </si>
   <si>
     <t>ROTH</t>
   </si>
   <si>
     <t>Rubycon America</t>
   </si>
   <si>
     <t>S R Components</t>
   </si>
   <si>
-    <t>Same Sky (formerly CUI Devices)</t>
+    <t>Same Sky</t>
+  </si>
+  <si>
+    <t>Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t>Samtec</t>
   </si>
   <si>
+    <t>Sanyo Denki / San Ace</t>
+  </si>
+  <si>
     <t>SANYO DENKI / SANMOTION</t>
   </si>
   <si>
-    <t>Sanyo Denki America</t>
-[...2 lines deleted...]
-    <t>SANYO DENKI/ SANUPS</t>
+    <t>SANYO DENKI / SANUPS - Power Solutions</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>Schneider Electric-Legacy Relays</t>
   </si>
   <si>
     <t>Schneider-Square D</t>
   </si>
   <si>
     <t>Schurter</t>
   </si>
   <si>
     <t>SCS</t>
   </si>
   <si>
     <t>Sealcon LLC</t>
   </si>
   <si>
     <t>Seeed Technology Limited</t>
   </si>
   <si>
     <t>Seiko Inst Battery</t>
   </si>
   <si>
     <t>Seiko Inst Quartz</t>
   </si>
   <si>
     <t>Seiko Inst USA Inc</t>
   </si>
   <si>
     <t>Seiko Instruments</t>
   </si>
   <si>
-    <t>Sekidenko / Advanced Energy</t>
-[...1 lines deleted...]
-  <si>
     <t>Semicoa</t>
   </si>
   <si>
     <t>Sensata</t>
   </si>
   <si>
     <t>Sensata - BEI</t>
   </si>
   <si>
     <t>Sensata / AIRPAX</t>
   </si>
   <si>
     <t>Sensata / BEI KIM</t>
   </si>
   <si>
     <t>Sensata / Crydom</t>
   </si>
   <si>
     <t>Sensata / Kavlico</t>
   </si>
   <si>
     <t>Sensata | Gigavac Industrial</t>
   </si>
   <si>
     <t>Sensata Pressure &amp; Temp</t>
@@ -1421,51 +1430,51 @@
   <si>
     <t>Syfer / Knowles</t>
   </si>
   <si>
     <t>Synsemi</t>
   </si>
   <si>
     <t>Tadiran Batteries</t>
   </si>
   <si>
     <t>Taitron Components</t>
   </si>
   <si>
     <t>Taiyo Yuden</t>
   </si>
   <si>
     <t>Tamura</t>
   </si>
   <si>
     <t>Tane Alarm Products</t>
   </si>
   <si>
     <t>Taoglas</t>
   </si>
   <si>
-    <t>Tark Thermal Solutions (formerly Laird Thermal Systems)</t>
+    <t>Tark Thermal Solutions</t>
   </si>
   <si>
     <t>TDK Lambda High power</t>
   </si>
   <si>
     <t>TDK-Lambda</t>
   </si>
   <si>
     <t>TE Connectivity / ABB Entrelec</t>
   </si>
   <si>
     <t>TE Connectivity / Agastat Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Alcoswitch Brand</t>
   </si>
   <si>
     <t>TE Connectivity / AMP Brand</t>
   </si>
   <si>
     <t>TE Connectivity / AMP+</t>
   </si>
   <si>
     <t>TE Connectivity / Buchanan Brand</t>
   </si>
@@ -1559,135 +1568,138 @@
   <si>
     <t>TE Connectivity / SCHAFFNER EMC ASIA</t>
   </si>
   <si>
     <t>TE Connectivity / Schrack Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Sigma Inductors</t>
   </si>
   <si>
     <t>TE Connectivity Brands</t>
   </si>
   <si>
     <t>TE Connectivity Energy</t>
   </si>
   <si>
     <t>TE Connectivity Sensor Solutions</t>
   </si>
   <si>
     <t>Tecate Group</t>
   </si>
   <si>
     <t>Techspray</t>
   </si>
   <si>
+    <t>Tegam / Advanced Energy</t>
+  </si>
+  <si>
     <t>Teledyne Coax</t>
   </si>
   <si>
     <t>Teledyne FLIR</t>
   </si>
   <si>
     <t>Teledyne Industrial</t>
   </si>
   <si>
     <t>Teledyne Microwave Solutions</t>
   </si>
   <si>
     <t>Teledyne Mil SSR</t>
   </si>
   <si>
     <t>Teledyne Relays</t>
   </si>
   <si>
     <t>Tempo Communications</t>
   </si>
   <si>
     <t>Tensility International Corporation</t>
   </si>
   <si>
     <t>TES Electric</t>
   </si>
   <si>
     <t>TEXWIPE ITW COMPANY</t>
   </si>
   <si>
     <t>Thomas &amp; Betts</t>
   </si>
   <si>
     <t>Thordarson</t>
   </si>
   <si>
-    <t>Thyro</t>
+    <t>Thyro / Advanced Energy</t>
   </si>
   <si>
     <t>Tigo Energy</t>
   </si>
   <si>
     <t>Top Flight</t>
   </si>
   <si>
+    <t>Trek / Advanced Energy</t>
+  </si>
+  <si>
     <t>Triad Magnetics</t>
   </si>
   <si>
     <t>Tri-Mag LLC</t>
   </si>
   <si>
     <t>Triplett Test Equipment</t>
   </si>
   <si>
     <t>Tripp Lite By Eaton</t>
   </si>
   <si>
     <t>Triton/ Molex LLC</t>
   </si>
   <si>
     <t>TRP Connector</t>
   </si>
   <si>
     <t>Trumeter Company</t>
   </si>
   <si>
     <t>TT Electronics/BI Magnetics</t>
   </si>
   <si>
     <t>U.S. TOYO Fan</t>
   </si>
   <si>
     <t>Ultravolt / Advanced Energy</t>
   </si>
   <si>
     <t>UTICA</t>
   </si>
   <si>
     <t>VCC - Visual Communications Company</t>
   </si>
   <si>
     <t>Veeder Root</t>
-  </si>
-[...1 lines deleted...]
-    <t>Versatile Power / Advanced Energy</t>
   </si>
   <si>
     <t>VINATech Co.,Ltd</t>
   </si>
   <si>
     <t>Volex Power Cords</t>
   </si>
   <si>
     <t>Voltronics / Knowles</t>
   </si>
   <si>
     <t>VPG</t>
   </si>
   <si>
     <t>WAGO</t>
   </si>
   <si>
     <t>Wago Canada</t>
   </si>
   <si>
     <t>Wakefield</t>
   </si>
   <si>
     <t>Waldom Electronics</t>
   </si>
@@ -1784,51 +1796,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A574"/>
+  <dimension ref="A1:A579"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3872,828 +3884,853 @@
         <v>411</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="0" t="s">
         <v>572</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="0" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="0" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="0" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="0" t="s">
+        <v>576</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>