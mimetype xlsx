--- v1 (2026-05-01)
+++ v2 (2026-05-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="577" uniqueCount="577">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="581">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
@@ -713,89 +713,95 @@
   <si>
     <t>Hammond Canada</t>
   </si>
   <si>
     <t>Hartland Controls / Littelfuse</t>
   </si>
   <si>
     <t>Harwin</t>
   </si>
   <si>
     <t>Hasco Relays</t>
   </si>
   <si>
     <t>Heinemann Electric Canada</t>
   </si>
   <si>
     <t>HellermannTyton</t>
   </si>
   <si>
     <t>Heyco Products</t>
   </si>
   <si>
     <t>Hirose Electric Americas</t>
   </si>
   <si>
+    <t>HiTek Power / Advanced Energy</t>
+  </si>
+  <si>
     <t>HK PORTER</t>
   </si>
   <si>
     <t>Hoffman Canada</t>
   </si>
   <si>
     <t>Honeywell</t>
   </si>
   <si>
     <t>Honeywell Test and Measurement</t>
   </si>
   <si>
     <t>Hongfa</t>
   </si>
   <si>
     <t>HTK HONDA</t>
   </si>
   <si>
     <t>Hubbell</t>
   </si>
   <si>
     <t>HUBER+SUHNER</t>
   </si>
   <si>
     <t>ICC/Intervox</t>
   </si>
   <si>
     <t>ICO Rally</t>
   </si>
   <si>
     <t>Ideal Industries Inc</t>
   </si>
   <si>
     <t>IDEC Corporation</t>
   </si>
   <si>
     <t>ILSI</t>
   </si>
   <si>
+    <t>Impac / Advanced Energy</t>
+  </si>
+  <si>
     <t>IMS Connector Systems</t>
   </si>
   <si>
     <t>Infineon Technologies</t>
   </si>
   <si>
     <t>Insight SIP</t>
   </si>
   <si>
     <t>Integra Optics INC</t>
   </si>
   <si>
     <t>International Power</t>
   </si>
   <si>
     <t>Io Audio Technologies</t>
   </si>
   <si>
     <t>IRC/TT Electronics</t>
   </si>
   <si>
     <t>Isocom Components</t>
   </si>
   <si>
     <t>ITG Electronics, Inc.</t>
@@ -869,50 +875,53 @@
   <si>
     <t>Littelfuse Commercial Vehicle Products</t>
   </si>
   <si>
     <t>Littelfuse Industrial Products</t>
   </si>
   <si>
     <t>Littelfuse/C&amp;K</t>
   </si>
   <si>
     <t>LOVATO Electric Inc.</t>
   </si>
   <si>
     <t>LPS Research</t>
   </si>
   <si>
     <t>Lufkin / APEX</t>
   </si>
   <si>
     <t>Lumberg Automation</t>
   </si>
   <si>
     <t>Lumex</t>
   </si>
   <si>
+    <t>Luxtron / Advanced Energy</t>
+  </si>
+  <si>
     <t>M.G. Chemical Canada</t>
   </si>
   <si>
     <t>Magnum / Cooper</t>
   </si>
   <si>
     <t>Maida/Songtian</t>
   </si>
   <si>
     <t>Mallory</t>
   </si>
   <si>
     <t>Mallory Sonalert</t>
   </si>
   <si>
     <t>Manhattan Wire</t>
   </si>
   <si>
     <t>Marathon Special Products</t>
   </si>
   <si>
     <t>Marinco</t>
   </si>
   <si>
     <t>Marquardt Switches</t>
@@ -947,50 +956,53 @@
   <si>
     <t>Mercury Electronics Ind.</t>
   </si>
   <si>
     <t>Meritek Electronics</t>
   </si>
   <si>
     <t>Mersen/R-Theta</t>
   </si>
   <si>
     <t>METZ CONNECT</t>
   </si>
   <si>
     <t>Microchip Technology</t>
   </si>
   <si>
     <t>Micron Industries</t>
   </si>
   <si>
     <t>Micronetics</t>
   </si>
   <si>
     <t>Middle Atlantic</t>
   </si>
   <si>
+    <t>Mikron / Advanced Energy</t>
+  </si>
+  <si>
     <t>MINEBEA</t>
   </si>
   <si>
     <t>Mitsumi</t>
   </si>
   <si>
     <t>MMD</t>
   </si>
   <si>
     <t>Mode Electronics</t>
   </si>
   <si>
     <t>ModICE / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Mogami</t>
   </si>
   <si>
     <t>Molex / Waldom</t>
   </si>
   <si>
     <t>Molex Industrial</t>
   </si>
   <si>
     <t>MOXA</t>
@@ -1250,51 +1262,51 @@
   <si>
     <t>REAN</t>
   </si>
   <si>
     <t>RECOM</t>
   </si>
   <si>
     <t>Rectron</t>
   </si>
   <si>
     <t>Rip-Tie</t>
   </si>
   <si>
     <t>Rose and Krieger</t>
   </si>
   <si>
     <t>ROTH</t>
   </si>
   <si>
     <t>Rubycon America</t>
   </si>
   <si>
     <t>S R Components</t>
   </si>
   <si>
-    <t>Same Sky</t>
+    <t>Same Sky®’s</t>
   </si>
   <si>
     <t>Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t>Samtec</t>
   </si>
   <si>
     <t>Sanyo Denki / San Ace</t>
   </si>
   <si>
     <t>SANYO DENKI / SANMOTION</t>
   </si>
   <si>
     <t>SANYO DENKI / SANUPS - Power Solutions</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>Schneider Electric-Legacy Relays</t>
   </si>
   <si>
     <t>Schneider-Square D</t>
   </si>
@@ -1796,51 +1808,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A579"/>
+  <dimension ref="A1:A582"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3884,853 +3896,868 @@
         <v>411</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="0" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="0" t="s">
+        <v>580</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>