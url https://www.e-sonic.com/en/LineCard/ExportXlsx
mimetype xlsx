--- v2 (2026-05-28)
+++ v3 (2026-06-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="583" uniqueCount="583">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
@@ -188,51 +188,51 @@
   <si>
     <t>Amphenol TPI</t>
   </si>
   <si>
     <t>Amphenol Tuchel</t>
   </si>
   <si>
     <t>Amprobe</t>
   </si>
   <si>
     <t>Anderson Power Products</t>
   </si>
   <si>
     <t>APEM Inc.</t>
   </si>
   <si>
     <t>APEX</t>
   </si>
   <si>
     <t>Aptiv (formerly Delphi)</t>
   </si>
   <si>
     <t>Arc Suppression Technologies</t>
   </si>
   <si>
-    <t>Arcolectric (Bulgin Ltd.)</t>
+    <t>Arcolectric (Bulgin)</t>
   </si>
   <si>
     <t>Arduino</t>
   </si>
   <si>
     <t>Aries Electronics, Inc.</t>
   </si>
   <si>
     <t>Armstrong / Apex</t>
   </si>
   <si>
     <t>Arrow Hart / Cooper</t>
   </si>
   <si>
     <t>Artesyn / Advanced Energy</t>
   </si>
   <si>
     <t>Assmann WSW Components</t>
   </si>
   <si>
     <t>Astrodyne TDI</t>
   </si>
   <si>
     <t>Astrodyne TDI/Filter Concepts</t>
   </si>
@@ -290,51 +290,51 @@
   <si>
     <t>BI Technologies/TT Electronics</t>
   </si>
   <si>
     <t>Binder-USA</t>
   </si>
   <si>
     <t>BlockMaster Electronics</t>
   </si>
   <si>
     <t>Bourns</t>
   </si>
   <si>
     <t>Boyd Laconia LLC</t>
   </si>
   <si>
     <t>Brady</t>
   </si>
   <si>
     <t>Brady Canada</t>
   </si>
   <si>
     <t>Bud Industries</t>
   </si>
   <si>
-    <t>Bulgin Limited</t>
+    <t>Bulgin</t>
   </si>
   <si>
     <t>C&amp;K Connect</t>
   </si>
   <si>
     <t>Cal Test</t>
   </si>
   <si>
     <t>Calmark Birtcher</t>
   </si>
   <si>
     <t>Calrad Electronics</t>
   </si>
   <si>
     <t>Campbell / Apex</t>
   </si>
   <si>
     <t>Capcom / Genteq</t>
   </si>
   <si>
     <t>Caplugs</t>
   </si>
   <si>
     <t>Carling Technologies</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>Dongan Transformers</t>
   </si>
   <si>
     <t>DOTCO/APEX</t>
   </si>
   <si>
     <t>Dura-Con / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Dynapar</t>
   </si>
   <si>
     <t>Eagle Signal</t>
   </si>
   <si>
     <t>EAO</t>
   </si>
   <si>
     <t>Eaton Electrical / Coiltronics / Bussmann</t>
   </si>
   <si>
     <t>Eaton Electronics / Bussmann</t>
   </si>
   <si>
-    <t>Eaton Emobility Transportation / Powerstor / Bussmann</t>
+    <t>Eaton eMobility Transportation / Bussmann</t>
   </si>
   <si>
     <t>Eaton Switzerland</t>
   </si>
   <si>
     <t>ebm-papst</t>
   </si>
   <si>
     <t>Eclipse Tools</t>
   </si>
   <si>
     <t>Ecliptek</t>
   </si>
   <si>
     <t>ECS INC. International</t>
   </si>
   <si>
     <t>EDAC</t>
   </si>
   <si>
     <t>EDSYN Inc.</t>
   </si>
   <si>
     <t>EECO</t>
   </si>
@@ -1229,54 +1229,60 @@
   <si>
     <t>Pulse Electronics</t>
   </si>
   <si>
     <t>Pulse Power</t>
   </si>
   <si>
     <t>PULSE Pulse Antenna</t>
   </si>
   <si>
     <t>Qinex</t>
   </si>
   <si>
     <t>Qualtek Electronics</t>
   </si>
   <si>
     <t>Quam</t>
   </si>
   <si>
     <t>Quantic Paktron</t>
   </si>
   <si>
     <t>Quest Technology</t>
   </si>
   <si>
+    <t>Radiall</t>
+  </si>
+  <si>
     <t>RAF</t>
   </si>
   <si>
     <t>RAFI INC</t>
+  </si>
+  <si>
+    <t>Ramxeed</t>
   </si>
   <si>
     <t>RCD Components</t>
   </si>
   <si>
     <t>REAN</t>
   </si>
   <si>
     <t>RECOM</t>
   </si>
   <si>
     <t>Rectron</t>
   </si>
   <si>
     <t>Rip-Tie</t>
   </si>
   <si>
     <t>Rose and Krieger</t>
   </si>
   <si>
     <t>ROTH</t>
   </si>
   <si>
     <t>Rubycon America</t>
   </si>
@@ -1808,51 +1814,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A582"/>
+  <dimension ref="A1:A584"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4681,83 +4687,93 @@
         <v>568</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
         <v>580</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="0" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="0" t="s">
+        <v>582</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>