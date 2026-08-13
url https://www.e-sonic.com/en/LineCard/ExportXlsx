--- v3 (2026-06-18)
+++ v4 (2026-08-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="583" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="589" uniqueCount="589">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
@@ -185,50 +185,59 @@
   <si>
     <t>Amphenol Spectra-Strip</t>
   </si>
   <si>
     <t>Amphenol TPI</t>
   </si>
   <si>
     <t>Amphenol Tuchel</t>
   </si>
   <si>
     <t>Amprobe</t>
   </si>
   <si>
     <t>Anderson Power Products</t>
   </si>
   <si>
     <t>APEM Inc.</t>
   </si>
   <si>
     <t>APEX</t>
   </si>
   <si>
     <t>Aptiv (formerly Delphi)</t>
   </si>
   <si>
+    <t>Aptiv Connection Systems Services ITALIA SpA</t>
+  </si>
+  <si>
+    <t>Aptiv Services 2 France SAS</t>
+  </si>
+  <si>
+    <t>Aptiv Services Deutschland GmbH - Werk Neumarkt</t>
+  </si>
+  <si>
     <t>Arc Suppression Technologies</t>
   </si>
   <si>
     <t>Arcolectric (Bulgin)</t>
   </si>
   <si>
     <t>Arduino</t>
   </si>
   <si>
     <t>Aries Electronics, Inc.</t>
   </si>
   <si>
     <t>Armstrong / Apex</t>
   </si>
   <si>
     <t>Arrow Hart / Cooper</t>
   </si>
   <si>
     <t>Artesyn / Advanced Energy</t>
   </si>
   <si>
     <t>Assmann WSW Components</t>
   </si>
   <si>
     <t>Astrodyne TDI</t>
@@ -425,51 +434,51 @@
   <si>
     <t>Crouzet</t>
   </si>
   <si>
     <t>Crouzet Control</t>
   </si>
   <si>
     <t>CTS Corporation</t>
   </si>
   <si>
     <t>CUI Inc.</t>
   </si>
   <si>
     <t>Curtis Industries</t>
   </si>
   <si>
     <t>Curtis Instruments</t>
   </si>
   <si>
     <t>Custom Connector</t>
   </si>
   <si>
     <t xml:space="preserve">Cutler-Hammer  / Eaton</t>
   </si>
   <si>
-    <t>Cvilux</t>
+    <t>CviLux</t>
   </si>
   <si>
     <t>CW Industries</t>
   </si>
   <si>
     <t>Cynergy3</t>
   </si>
   <si>
     <t>Cyntec</t>
   </si>
   <si>
     <t>Danaher</t>
   </si>
   <si>
     <t>Dantona</t>
   </si>
   <si>
     <t>Davies Molding LLC</t>
   </si>
   <si>
     <t>Delta DCDC</t>
   </si>
   <si>
     <t>Delta Power / Industrial Automation</t>
   </si>
@@ -488,108 +497,114 @@
   <si>
     <t>Dialight</t>
   </si>
   <si>
     <t>Diamond / Apex</t>
   </si>
   <si>
     <t>Dielectric Laboratories / Knowles</t>
   </si>
   <si>
     <t>Digi International</t>
   </si>
   <si>
     <t>Diotec Semiconductors</t>
   </si>
   <si>
     <t>DLP Design</t>
   </si>
   <si>
     <t>Dongan Transformers</t>
   </si>
   <si>
     <t>DOTCO/APEX</t>
   </si>
   <si>
+    <t>Dunbar</t>
+  </si>
+  <si>
     <t>Dura-Con / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Dynapar</t>
   </si>
   <si>
     <t>Eagle Signal</t>
   </si>
   <si>
     <t>EAO</t>
   </si>
   <si>
     <t>Eaton Electrical / Coiltronics / Bussmann</t>
   </si>
   <si>
     <t>Eaton Electronics / Bussmann</t>
   </si>
   <si>
     <t>Eaton eMobility Transportation / Bussmann</t>
   </si>
   <si>
     <t>Eaton Switzerland</t>
   </si>
   <si>
+    <t>Eaton Tripp Lite</t>
+  </si>
+  <si>
     <t>ebm-papst</t>
   </si>
   <si>
     <t>Eclipse Tools</t>
   </si>
   <si>
     <t>Ecliptek</t>
   </si>
   <si>
     <t>ECS INC. International</t>
   </si>
   <si>
     <t>EDAC</t>
   </si>
   <si>
     <t>EDSYN Inc.</t>
   </si>
   <si>
     <t>EECO</t>
   </si>
   <si>
     <t>EI Sensor Technologies</t>
   </si>
   <si>
     <t>Electrocube</t>
   </si>
   <si>
     <t>Electronic Devices Inc</t>
   </si>
   <si>
     <t>Electroswitch</t>
   </si>
   <si>
-    <t>ELKO</t>
+    <t>ELKO EP North America</t>
   </si>
   <si>
     <t>Elma Electronics</t>
   </si>
   <si>
     <t>Energizer Eveready CAN</t>
   </si>
   <si>
     <t>EnerSys Energy Products, Inc</t>
   </si>
   <si>
     <t>EOS Power</t>
   </si>
   <si>
     <t>Epson America</t>
   </si>
   <si>
     <t>Erem Tools</t>
   </si>
   <si>
     <t>Essentra</t>
   </si>
   <si>
     <t>E-Switch</t>
   </si>
@@ -830,50 +845,53 @@
   <si>
     <t>Jonard Tools</t>
   </si>
   <si>
     <t>JT&amp;T Products</t>
   </si>
   <si>
     <t>Kessler-Ellis</t>
   </si>
   <si>
     <t>Kester</t>
   </si>
   <si>
     <t>Klein Tools</t>
   </si>
   <si>
     <t>Knowles</t>
   </si>
   <si>
     <t>Knowles Brands</t>
   </si>
   <si>
     <t>Labelmate</t>
   </si>
   <si>
+    <t>LAPP</t>
+  </si>
+  <si>
     <t>L-COM</t>
   </si>
   <si>
     <t>Ledtronics</t>
   </si>
   <si>
     <t>LEMO</t>
   </si>
   <si>
     <t>Leviton</t>
   </si>
   <si>
     <t>Linemaster Switch</t>
   </si>
   <si>
     <t>Linrose Electronics</t>
   </si>
   <si>
     <t>Littelfuse</t>
   </si>
   <si>
     <t>Littelfuse Commercial Vehicle Products</t>
   </si>
   <si>
     <t>Littelfuse Industrial Products</t>
@@ -1256,63 +1274,66 @@
   <si>
     <t>RAF</t>
   </si>
   <si>
     <t>RAFI INC</t>
   </si>
   <si>
     <t>Ramxeed</t>
   </si>
   <si>
     <t>RCD Components</t>
   </si>
   <si>
     <t>REAN</t>
   </si>
   <si>
     <t>RECOM</t>
   </si>
   <si>
     <t>Rectron</t>
   </si>
   <si>
     <t>Rip-Tie</t>
   </si>
   <si>
+    <t>Rittal</t>
+  </si>
+  <si>
     <t>Rose and Krieger</t>
   </si>
   <si>
     <t>ROTH</t>
   </si>
   <si>
     <t>Rubycon America</t>
   </si>
   <si>
     <t>S R Components</t>
   </si>
   <si>
-    <t>Same Sky®’s</t>
+    <t>Same Sky®</t>
   </si>
   <si>
     <t>Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t>Samtec</t>
   </si>
   <si>
     <t>Sanyo Denki / San Ace</t>
   </si>
   <si>
     <t>SANYO DENKI / SANMOTION</t>
   </si>
   <si>
     <t>SANYO DENKI / SANUPS - Power Solutions</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>Schneider Electric-Legacy Relays</t>
   </si>
   <si>
     <t>Schneider-Square D</t>
   </si>
@@ -1644,53 +1665,50 @@
     <t>Thomas &amp; Betts</t>
   </si>
   <si>
     <t>Thordarson</t>
   </si>
   <si>
     <t>Thyro / Advanced Energy</t>
   </si>
   <si>
     <t>Tigo Energy</t>
   </si>
   <si>
     <t>Top Flight</t>
   </si>
   <si>
     <t>Trek / Advanced Energy</t>
   </si>
   <si>
     <t>Triad Magnetics</t>
   </si>
   <si>
     <t>Tri-Mag LLC</t>
   </si>
   <si>
     <t>Triplett Test Equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tripp Lite By Eaton</t>
   </si>
   <si>
     <t>Triton/ Molex LLC</t>
   </si>
   <si>
     <t>TRP Connector</t>
   </si>
   <si>
     <t>Trumeter Company</t>
   </si>
   <si>
     <t>TT Electronics/BI Magnetics</t>
   </si>
   <si>
     <t>U.S. TOYO Fan</t>
   </si>
   <si>
     <t>Ultravolt / Advanced Energy</t>
   </si>
   <si>
     <t>UTICA</t>
   </si>
   <si>
     <t>VCC - Visual Communications Company</t>
   </si>
@@ -1814,51 +1832,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A584"/>
+  <dimension ref="A1:A590"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4697,83 +4715,113 @@
         <v>570</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
         <v>582</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="0" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="0" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="0" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="0" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="0" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="0" t="s">
+        <v>588</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>