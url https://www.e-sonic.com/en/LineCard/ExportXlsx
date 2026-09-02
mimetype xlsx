--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="589" uniqueCount="589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="591" uniqueCount="591">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
@@ -323,53 +323,50 @@
   <si>
     <t>Bulgin</t>
   </si>
   <si>
     <t>C&amp;K Connect</t>
   </si>
   <si>
     <t>Cal Test</t>
   </si>
   <si>
     <t>Calmark Birtcher</t>
   </si>
   <si>
     <t>Calrad Electronics</t>
   </si>
   <si>
     <t>Campbell / Apex</t>
   </si>
   <si>
     <t>Capcom / Genteq</t>
   </si>
   <si>
     <t>Caplugs</t>
   </si>
   <si>
-    <t>Carling Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>Carlisle Interconnect Technologies</t>
   </si>
   <si>
     <t>Carlo Gavazzi</t>
   </si>
   <si>
     <t>Carlo Gavazzi Canada</t>
   </si>
   <si>
     <t>Carol Cable</t>
   </si>
   <si>
     <t>Celduc</t>
   </si>
   <si>
     <t>Chargetek</t>
   </si>
   <si>
     <t>Chemi-Con</t>
   </si>
   <si>
     <t>Chemtronics</t>
   </si>
   <si>
     <t>Cherry</t>
@@ -707,53 +704,50 @@
   <si>
     <t>Global Specialties</t>
   </si>
   <si>
     <t>Gowanda Electronics</t>
   </si>
   <si>
     <t>Gowanda-BTI</t>
   </si>
   <si>
     <t>Grayhill</t>
   </si>
   <si>
     <t>Greenlee</t>
   </si>
   <si>
     <t>Guardian Electric / Kelco</t>
   </si>
   <si>
     <t>HAKKO</t>
   </si>
   <si>
     <t>Hammond Canada</t>
   </si>
   <si>
-    <t>Hartland Controls / Littelfuse</t>
-[...1 lines deleted...]
-  <si>
     <t>Harwin</t>
   </si>
   <si>
     <t>Hasco Relays</t>
   </si>
   <si>
     <t>Heinemann Electric Canada</t>
   </si>
   <si>
     <t>HellermannTyton</t>
   </si>
   <si>
     <t>Heyco Products</t>
   </si>
   <si>
     <t>Hirose Electric Americas</t>
   </si>
   <si>
     <t>HiTek Power / Advanced Energy</t>
   </si>
   <si>
     <t>HK PORTER</t>
   </si>
   <si>
     <t>Hoffman Canada</t>
@@ -869,59 +863,68 @@
   <si>
     <t>LAPP</t>
   </si>
   <si>
     <t>L-COM</t>
   </si>
   <si>
     <t>Ledtronics</t>
   </si>
   <si>
     <t>LEMO</t>
   </si>
   <si>
     <t>Leviton</t>
   </si>
   <si>
     <t>Linemaster Switch</t>
   </si>
   <si>
     <t>Linrose Electronics</t>
   </si>
   <si>
     <t>Littelfuse</t>
   </si>
   <si>
+    <t>Littelfuse / C&amp;K</t>
+  </si>
+  <si>
+    <t>Littelfuse / Carling Technologies</t>
+  </si>
+  <si>
+    <t>Littelfuse / Hartland Controls</t>
+  </si>
+  <si>
+    <t>Littelfuse Brands</t>
+  </si>
+  <si>
     <t>Littelfuse Commercial Vehicle Products</t>
   </si>
   <si>
     <t>Littelfuse Industrial Products</t>
   </si>
   <si>
-    <t>Littelfuse/C&amp;K</t>
-[...1 lines deleted...]
-  <si>
     <t>LOVATO Electric Inc.</t>
   </si>
   <si>
     <t>LPS Research</t>
   </si>
   <si>
     <t>Lufkin / APEX</t>
   </si>
   <si>
     <t>Lumberg Automation</t>
   </si>
   <si>
     <t>Lumex</t>
   </si>
   <si>
     <t>Luxtron / Advanced Energy</t>
   </si>
   <si>
     <t>M.G. Chemical Canada</t>
   </si>
   <si>
     <t>Magnum / Cooper</t>
   </si>
   <si>
     <t>Maida/Songtian</t>
@@ -1140,50 +1143,53 @@
     <t>Pan Pacific</t>
   </si>
   <si>
     <t>Panasonic</t>
   </si>
   <si>
     <t>PANASONIC / SUNX</t>
   </si>
   <si>
     <t>Panasonic Brands</t>
   </si>
   <si>
     <t>Panasonic Electronic Components</t>
   </si>
   <si>
     <t>PanaVise Products</t>
   </si>
   <si>
     <t>Pancon Connectors</t>
   </si>
   <si>
     <t>Panduit</t>
   </si>
   <si>
     <t>Panduit Canada</t>
+  </si>
+  <si>
+    <t>Pasternack</t>
   </si>
   <si>
     <t>PCTEL</t>
   </si>
   <si>
     <t>P-Duke Technology, Inc.</t>
   </si>
   <si>
     <t>Peatech</t>
   </si>
   <si>
     <t>Peddinghau</t>
   </si>
   <si>
     <t>Pelican Cases</t>
   </si>
   <si>
     <t>PETERELEC</t>
   </si>
   <si>
     <t>Pfannenber</t>
   </si>
   <si>
     <t>Phihong</t>
   </si>
@@ -1832,51 +1838,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A590"/>
+  <dimension ref="A1:A592"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4745,83 +4751,93 @@
         <v>576</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>588</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="0" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>590</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>